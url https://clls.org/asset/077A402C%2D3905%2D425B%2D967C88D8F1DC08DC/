--- v0 (2026-04-17)
+++ v1 (2026-10-17)
@@ -1,15639 +1,15098 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXML/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="25E2D554" w14:textId="4C0225E4" w:rsidR="008B5CBA" w:rsidRDefault="00CC0335" w:rsidP="006B2E5D">
+    <w:p w14:paraId="025E6BCF" w14:textId="5518CCA2" w:rsidR="008B5CBA" w:rsidRPr="0007122A" w:rsidRDefault="00CC0335" w:rsidP="006B2E5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005170CB">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">CLLS LAND LAW COMMITTEE </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0028677E">
+        <w:t xml:space="preserve">CLLS LAND LAW COMMITTEE DRAFT FORM OF OVERSEAS LEGAL OPINION </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0E50">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">DRAFT </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005170CB">
+        <w:t xml:space="preserve">LETTER </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>FORM OF OVERSEAS LEGAL OPINION ON TRANSACTIONS RELATING TO REAL PROPERTY IN ENGLAND AND WALES</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F0070">
+        <w:t xml:space="preserve">ON TRANSACTIONS RELATING TO REAL PROPERTY IN ENGLAND AND WALES (FORM REVIEWED SEPTEMBER 2022 WITH AN UPDATE IN </w:t>
+      </w:r>
+      <w:r w:rsidR="0046045B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> (FORM REVIEWED AND UPDATED SEPTEMBER 2022)</w:t>
+        <w:t>OCTOBER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53EDF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308739D4" w14:textId="22894004" w:rsidR="006A0E3B" w:rsidRDefault="006F0070" w:rsidP="006B2E5D">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> a transaction relating to real property in England and Wales, will have their own standard form(s) of opinion, this form of opinion serves as a checklist as well as a precedent. This opinion is not intended to be used as the basis for an opinion on the law of England and Wales.</w:t>
+    <w:p w14:paraId="7B5AA336" w14:textId="193C6366" w:rsidR="006A0E3B" w:rsidRPr="0007122A" w:rsidRDefault="006F0070" w:rsidP="006B2E5D">
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">Note: As many firms, who may be asked to provide a legal opinion on an overseas company or other vehicle or partnership entering into a transaction relating to real property in England and Wales, will have their own standard form(s) of opinion, this form of opinion serves as a checklist as well as a precedent. This opinion </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0E50">
+        <w:t xml:space="preserve">letter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>is not intended to be used as the basis for an opinion on the law of England and Wales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0669A908" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+    <w:p w14:paraId="5F34459B" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1377"/>
         <w:gridCol w:w="3200"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F37393" w:rsidRPr="006B2E5D" w14:paraId="2C6C344A" w14:textId="77777777" w:rsidTr="00F37393">
+      <w:tr w:rsidR="00F37393" w:rsidRPr="0007122A" w14:paraId="75E9B33C" w14:textId="77777777" w:rsidTr="00F37393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22F273CD" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="735F26F1" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Your Ref:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A514FB8" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="2465F160" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="bmkYourRef"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F37393" w:rsidRPr="006B2E5D" w14:paraId="3980F00B" w14:textId="77777777" w:rsidTr="00F37393">
+      <w:tr w:rsidR="00F37393" w:rsidRPr="0007122A" w14:paraId="41C1E716" w14:textId="77777777" w:rsidTr="00F37393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E526036" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="218DE9F4" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Our Ref:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0941B9C8" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="5C54F182" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="bmkOurRef"/>
             <w:bookmarkStart w:id="2" w:name="bmkFeeEarnerInitials"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fee earner Initials</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="bmkTypistInitials"/>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Secretary Initials</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="bmkMatterNumber"/>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Matter Number</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F37393" w:rsidRPr="006B2E5D" w14:paraId="5CEC899D" w14:textId="77777777" w:rsidTr="00F37393">
+      <w:tr w:rsidR="00F37393" w:rsidRPr="0007122A" w14:paraId="77124FE5" w14:textId="77777777" w:rsidTr="00F37393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4577" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D55BACF" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="46CB0F2F" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Please quote this when replying</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F37393" w:rsidRPr="006B2E5D" w14:paraId="367D9ED6" w14:textId="77777777" w:rsidTr="00F37393">
+      <w:tr w:rsidR="00F37393" w:rsidRPr="0007122A" w14:paraId="0B331D59" w14:textId="77777777" w:rsidTr="00F37393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9E3BBC" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="148FEB85" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A666D58" w14:textId="0EB1B756" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="704B135F" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F37393" w:rsidRPr="006B2E5D" w14:paraId="60D1A90E" w14:textId="77777777" w:rsidTr="00F37393">
+      <w:tr w:rsidR="00F37393" w:rsidRPr="0007122A" w14:paraId="0C5A8B2E" w14:textId="77777777" w:rsidTr="00F37393">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1377" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E894833" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="42F9A04C" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Please ask for:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43A386E6" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="7D874997" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ext:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="737AEC22" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="4A1F18B8" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Direct Dial:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DC1D899" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="26043638" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E-mail:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="209F565A" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="0AA0C0FD" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Direct Fax:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4BF6FF" w14:textId="77777777" w:rsidR="00F37393" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="541857B1" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="bmkFeeEarnerName"/>
           </w:p>
-          <w:p w14:paraId="1BC07C56" w14:textId="03B53F59" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="44E8FA77" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fee Earner Name</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
-          <w:p w14:paraId="426EA737" w14:textId="02B3E8A2" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="38DD86EA" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="bmkExt"/>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Extension</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
-          <w:p w14:paraId="2A11B6C2" w14:textId="673F2165" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="258D9720" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="bmkDDI"/>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Direct Dial</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="049CF8C9" w14:textId="1A46E6CB" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="43EB717A" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="bmkEmail"/>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
-          <w:p w14:paraId="1500F55D" w14:textId="2435751B" w:rsidR="00F37393" w:rsidRPr="006B2E5D" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
+          <w:p w14:paraId="3A6D40C5" w14:textId="77777777" w:rsidR="00F37393" w:rsidRPr="0007122A" w:rsidRDefault="00F37393" w:rsidP="006B2E5D">
             <w:pPr>
               <w:pStyle w:val="AddressContacts"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="bmkDDFax"/>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Location Fax</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
-            <w:r w:rsidRPr="006B2E5D">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="664F67BC" w14:textId="77777777" w:rsidR="008B5CBA" w:rsidRDefault="008B5CBA" w:rsidP="006B2E5D">
+    <w:p w14:paraId="089A0D60" w14:textId="77777777" w:rsidR="008B5CBA" w:rsidRPr="0007122A" w:rsidRDefault="008B5CBA" w:rsidP="006B2E5D">
       <w:pPr>
         <w:spacing w:before="180" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F4B757C" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-      <w:r w:rsidRPr="003F7298">
+    <w:p w14:paraId="18FFCF0E" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">To: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[SPECIFY NAME OF ADDRESSEE(S) OF THE OPINION]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>SPECIFY NAME AND ADDRESS OF ADDRESSEE(S) OF THE OPINION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE6D5E2" w14:textId="3F3F0DBF" w:rsidR="00E05C4D" w:rsidRDefault="00543D0C" w:rsidP="00E05C4D">
-      <w:r>
+    <w:p w14:paraId="28B701E3" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00543D0C" w:rsidP="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">[And </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="HM LAND REGISTRY - TO WHOM IT MAY CONCERN"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>HM LAND REGISTRY - TO WHOM IT MAY CONCERN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD024FA" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">From: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit/>
+            <w:textInput>
+              <w:default w:val="[SPECIFY NAME AND ADDRESS AND REGISTRATION NUMBER OF FIRM OR PERSON PROVIDING THE THE OPINION]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[SPECIFY NAME AND ADDRESS AND, WHERE RELEVANT, CORPORATE REGISTRATION NUMBER OF FIRM OR PERSON PROVIDING THE OPINION]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F27578C" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be provided on the letterhead of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[INSERT NAME]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00E05C4D">
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>INSERT NAME OF FIRM OR PERSON PROVIDING OPINION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1EA83604" w14:textId="1059ECFA" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-[...43 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+    <w:p w14:paraId="63566FB2" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00B82178" w:rsidP="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
+        <w:t>Dear Sirs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362CF50C" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="00A21A9B" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-[...107 lines deleted...]
-    <w:p w14:paraId="1D3E8EFC" w14:textId="41F510A6" w:rsidR="00E05C4D" w:rsidRDefault="00543D0C" w:rsidP="00E05C4D">
+    <w:p w14:paraId="0607F7B4" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00543D0C" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Restart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="180" w:line="300" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Re: </w:t>
       </w:r>
-      <w:r w:rsidR="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Property Address - title number]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>[Property Address - title number]</w:t>
       </w:r>
-      <w:r w:rsidR="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Property") </w:t>
+        <w:t xml:space="preserve"> (the "Property") </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04000DA0" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="7AB6676A" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Restart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="180" w:line="300" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Transaction description]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>[Transaction description]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> between </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Parties]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>[Parties]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (the "Transaction")</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AA4219" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">We are legal advisers to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[INSERT NAME]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>INSERT NAME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[INSERT ENTITY TYPE e.g. a company, a partnership]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[INSERT ENTITY TYPE e.g. a company, a partnership]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> (the </w:t>
       </w:r>
-      <w:r w:rsidR="00B82178">
-[...11 lines deleted...]
-        <w:t>Transaction")</w:t>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>"Entity"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">) incorporated in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[COUNTRY, AND, IF APPLICABLE, STATE OF ORIGIN]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>COUNTRY, AND, IF APPLICABLE, STATE OF ORIGIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> (the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>"Jurisdiction"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11176FD2" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-[...229 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="18B684D6" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
+        <w:t>We are duly qualified to and do practice law in the Jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2983B6" w14:textId="7857C54D" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-[...19 lines deleted...]
-    <w:p w14:paraId="12AEAE58" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="2D12D1B9" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Request for legal opinion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5263158C" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="460460BA" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">We refer to the Property and the Transaction. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3E82D0" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="30FF9417" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:t>We have been requested to give a legal opinion as to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2D2F10" w14:textId="670B8C28" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="57E10BFF" w14:textId="34B89EC4" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">the validity of the </w:t>
       </w:r>
-      <w:r w:rsidR="00FA751D" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00FA751D" w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidR="00FA751D" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00FA751D" w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>intended</w:t>
       </w:r>
-      <w:r w:rsidR="00FA751D" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00FA751D" w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidR="00FA751D" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00FA751D" w:rsidRPr="003F7298">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">  execution </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0E50" w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">by the Entity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">of the documents listed in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> schedule </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> (the</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> "</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00543D0C">
+        <w:t xml:space="preserve"> "Opinion Documents" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Opinion Documents</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">"Opinion Document" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">is to be construed accordingly) and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03738049" w14:textId="46A2724D" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="6F962713" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
-[...6 lines deleted...]
-        <w:t>under the laws of the Jurisdiction.</w:t>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>the enforceability of the Opinion Documents under the laws of the Jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010D3396" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="6E660441" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Examination of documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7280A468" w14:textId="64E5C76B" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="5ABE114C" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">We have examined such documents </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>and undertaken such searches</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> as we have considered necessary for the purpose of giving this opinion, including, without limitation, the Opinion Documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...11 lines deleted...]
-      <w:r w:rsidR="006E2DE1">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>and the other documents listed in schedule </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="006E2DE1">
+      <w:r w:rsidRPr="0007122A">
         <w:instrText xml:space="preserve"> REF _Ref99526632 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidR="006E2DE1">
-[...2 lines deleted...]
-      <w:r w:rsidR="00271663">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006E2DE1">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> to this letter</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1156D397" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="48AA68CD" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Opinion and the Law of the Jurisdiction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0005D2" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="4C83524B" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:t>Our opinion is limited to the law of the Jurisdiction as at the date of this letter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEC2B72" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="64F8EE92" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Assumptions made</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314B8C4E" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="3CE54363" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:t>We have assumed, without enquiry, that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5268A6" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="4256F978" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>all documents furnished to us as originals are authentic and complete;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="068579C1" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="1DAD3588" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>all documents furnished to us as copies conform to the original documents of which they appear to be copies;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="499CA599" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="18EB5A15" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>no documents furnished to us have been amended subsequently;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1989B92C" w14:textId="18B0694A" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="17EB8989" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
-[...15 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>the Opinion Documents are within the capacity and powers of, and will be duly authorised, executed and delivered by or on behalf of, each of the parties other than the Entity;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5391979D" w14:textId="42C3F893" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="4207FF32" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">the Opinion Documents will, when duly executed and delivered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>or exchanged</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">, constitute valid, binding and enforceable obligations of the Entity under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>law of England and Wales</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13723895" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="47D6045E" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>In our opinion:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF157BD" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="787276DE" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Status</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BFBC90" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="5A4711FE" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Body2"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">The Entity is a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>limited liability company</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">limited </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>liability</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>general</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> partnership</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[OR AS APPROPRIATE]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>OR AS APPROPRIATE</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>which has a separate legal personality and</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> is duly established under the laws of the Jurisdiction.  The Entity has no limitation as to the duration of its </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>corporate</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> ownership of property is separate from the ownership of its members and officers.</w:t>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> existence and possesses the capacity to sue or be sued in its own name.  The Entity's ownership of property is separate from the ownership of its members and officers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB19E0E" w14:textId="7323FE2F" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="60006562" w14:textId="77777777" w:rsidR="003B0E50" w:rsidRPr="0007122A" w:rsidRDefault="003B0E50" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="Body2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738A141D" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Enforceability of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A47749">
+        <w:lastRenderedPageBreak/>
+        <w:t>Enforceability of Opinion Documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13328A62" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>The Opinion Documents, when duly executed by the Entity will be recognised as constituting valid and binding obligations of the Entity enforceable in the courts of the Jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F3902B" w14:textId="0A3E592A" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">In relation to due execution of the Opinion Documents by the Entity, the constitution of the Entity provides that the duly appointed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>President</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Opinion Documents</w:t>
-[...30 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>Vice President</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>Senior Corporate Officers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>Directors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> of the Entity from time to time are empowered to execute documents in the nature of the Opinion Documents on its behalf and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[INSERT NAME]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>INSERT NAME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> is such a duly appointed and authorised corporate officer and the Opinion Documents will be duly executed by the Entity if they are signed by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>him</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>her</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">.  All necessary corporate and other action has been taken to enable the Entity validly to execute and deliver the Opinion Documents.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The proper method of execution of the Opinion Documents by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>Entity</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...488 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve">The proper method of execution of the </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> in the Jurisdiction is set out below:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>Opinion Documents</w:t>
-[...21 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8200" w:type="dxa"/>
         <w:tblInd w:w="936" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2165"/>
         <w:gridCol w:w="3695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E05C4D" w14:paraId="4C4FED32" w14:textId="77777777" w:rsidTr="00DD3036">
+      <w:tr w:rsidR="00E05C4D" w:rsidRPr="0007122A" w14:paraId="00E90566" w14:textId="77777777" w:rsidTr="00DD3036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="3695" w:type="dxa"/>
           <w:trHeight w:val="2217"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4505" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C177E2B" w14:textId="6A681A7F" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E66B99">
-            <w:r>
+          <w:p w14:paraId="5EEE8ECC" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E66B99">
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>EXECUTED</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:t xml:space="preserve"> as a </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>DEED</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:t xml:space="preserve"> by </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text78"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[NAME OF ENTITY]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>[NAME OF ENTITY]</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve">, </w:t>
+            <w:r w:rsidRPr="0007122A">
+              <w:t xml:space="preserve">, a company incorporated in </w:t>
             </w:r>
-            <w:r w:rsidR="00E66B99">
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[INSERT TERRITORY]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>[INSERT TERRITORY]</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:t xml:space="preserve"> acting by </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[INSERT FULL NAME(S) OF PERSON(S) SIGNING]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>[INSERT FULL NAME(S) OF PERSON(S) SIGNING]</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:t xml:space="preserve"> who, in accordance with the laws of that territory, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="["/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:t>is OR are</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:t xml:space="preserve"> acting under the authority of the company</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E05C4D" w14:paraId="1661DB71" w14:textId="77777777" w:rsidTr="00DD3036">
+      <w:tr w:rsidR="00E05C4D" w:rsidRPr="0007122A" w14:paraId="50D76C38" w14:textId="77777777" w:rsidTr="00DD3036">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="314B6C22" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
+          <w:p w14:paraId="0680D301" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
             <w:pPr>
               <w:pStyle w:val="SigClause"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:before="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature in the name of </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="["/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:noProof/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Entity</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:noProof/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35802D71" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
+          <w:p w14:paraId="172B82A4" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
             <w:pPr>
               <w:pStyle w:val="SigClause"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:before="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[TYPE NAME OF ENTITY]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>[TYPE NAME OF ENTITY]</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="115C20C5" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
+          <w:p w14:paraId="7B3F922B" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
             <w:pPr>
               <w:pStyle w:val="SigClause"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:before="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E05C4D" w14:paraId="0942174F" w14:textId="77777777" w:rsidTr="00DD3036">
+      <w:tr w:rsidR="00E05C4D" w:rsidRPr="0007122A" w14:paraId="02C5DB1F" w14:textId="77777777" w:rsidTr="00DD3036">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="432C4888" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
+          <w:p w14:paraId="735F8246" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
             <w:pPr>
               <w:pStyle w:val="SigClause"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:before="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature of authorised signatory of  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="["/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:noProof/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Entity</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:noProof/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14E75204" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
+          <w:p w14:paraId="3215A0C8" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
             <w:pPr>
               <w:pStyle w:val="SigClause"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:before="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E05C4D" w14:paraId="0C66FDDA" w14:textId="77777777" w:rsidTr="00DD3036">
+      <w:tr w:rsidR="00E05C4D" w:rsidRPr="0007122A" w14:paraId="6F4C5E8D" w14:textId="77777777" w:rsidTr="00DD3036">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4784D97C" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
+          <w:p w14:paraId="7B73EC28" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
             <w:pPr>
               <w:pStyle w:val="SigClause"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:before="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Name of authorised signatory (in block capitals):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E985532" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
+          <w:p w14:paraId="2937A7B5" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
             <w:pPr>
               <w:pStyle w:val="SigClause"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:before="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45092F43" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
+          <w:p w14:paraId="572987D2" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00DD3036">
             <w:pPr>
               <w:pStyle w:val="SigClause"/>
               <w:keepNext w:val="0"/>
               <w:spacing w:before="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="["/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:noProof/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Note: Repeat the second and third lines where there is an additional signatory for the Entity</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
               <w:rPr>
                 <w:noProof/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0007122A">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="662545DF" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="5FD42A34" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2160"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF66643" w14:textId="260751AC" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="6963E4C8" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> will not violate:</w:t>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>The entry into any of the Opinion Documents and performance of the Entity's obligations under the Opinion Documents will not violate:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBDE18C" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="384CA8F8" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:t>any present law, regulation, order, rule or treaty of or in the Jurisdiction; nor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48827D18" w14:textId="68323E73" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="6FFB038A" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>the constitutional documents of the Entity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5105D543" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="0BC3AFFC" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:hanging="731"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:color w:val="000000"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">Entity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:color w:val="000000"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> all documentation in connection with any freehold or leasehold land in England and Wales.</w:t>
+        </w:rPr>
+        <w:t>has power to acquire, hold, sell, mortgage, charge, lease and otherwise deal with freehold and leasehold land in England and Wales and to enter into all documentation in connection with any freehold or leasehold land in England and Wales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D3597B" w14:textId="01D50A55" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="6D430AEB" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:hanging="731"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>No authorisations, approvals, consents, licences, exemptions, filings, registrations, notarisations or other requirements of governmental, judicial or public bodies or authorities of or in the Jurisdiction are required or advisable in connection with the entry into, performance, validity, and enforceability of the Opinion Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321CC456" w14:textId="64F9FFFF" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="4006D84D" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:hanging="731"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> or to render them admissible in evidence in the Jurisdiction.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>No stamp, registration, documentary or similar tax is payable in respect of the entry into, performance or enforcement of the Opinion Documents or to render them admissible in evidence in the Jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A4EC5D" w14:textId="65DEBE6A" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="61A4D06C" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:hanging="731"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> in the Jurisdiction.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>No deduction or withholding, whether on account of tax or otherwise, will be required from any payment by the Entity under the Opinion Documents in the Jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160C6C73" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="0ADC9FE5" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:hanging="731"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> nor its assets is entitled to immunity from suit, execution, attachment or other legal process in the Jurisdiction.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>Neither the Entity nor its assets is entitled to immunity from suit, execution, attachment or other legal process in the Jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A9483F" w14:textId="2D3BE51D" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="4CEED3CE" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:hanging="731"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">The Entity's payment obligations under the Opinion Documents rank at least equally or rateably in all respects with its other unsecured and unsubordinated indebtedness </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>except for obligations mandatorily preferred by law applying to companies generally</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A459C3C" w14:textId="6DD165FF" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="014067D9" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:hanging="731"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>The Entity does not require any consent or authorisation, whether under exchange control regulations or otherwise, to transfer money out of the Jurisdiction in fulfilment of its obligations under the Opinion Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8793AB" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="1EDC936D" w14:textId="6E32D10E" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="008064A5" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:hanging="731"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...62 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Entity has been incorporated in [JURISDICTION] since [INSERT DATE]</w:t>
+      </w:r>
+      <w:r w:rsidR="009B290C" w:rsidRPr="00A53EDF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and n</w:t>
+      </w:r>
+      <w:r w:rsidR="0007122A">
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12B2D" w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">proceedings have been started </w:t>
+      </w:r>
+      <w:r w:rsidR="00396FCA">
+        <w:t>and no</w:t>
+      </w:r>
+      <w:r w:rsidR="00396FCA" w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...235 lines deleted...]
-        <w:t>or any of its assets or revenues, or any analogous event in the Jurisdiction.</w:t>
+      <w:r w:rsidR="00A12B2D" w:rsidRPr="0007122A">
+        <w:t>other steps</w:t>
+      </w:r>
+      <w:r w:rsidR="00396FCA">
+        <w:t xml:space="preserve"> have been</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12B2D" w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> taken for the winding-up, striking off or dissolution of the Entity or the appointment of an administrator, liquidator, receiver, trustee or similar officer of the Entity or any of its assets or revenues, or any analogous event in the Jurisdiction</w:t>
+      </w:r>
+      <w:r w:rsidR="00125731">
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidR="00396FCA">
+        <w:t xml:space="preserve">here has </w:t>
+      </w:r>
+      <w:r w:rsidR="00396FCA">
+        <w:lastRenderedPageBreak/>
+        <w:t>been no</w:t>
+      </w:r>
+      <w:r w:rsidR="00396FCA" w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12B2D" w:rsidRPr="0007122A">
+        <w:t>historical striking-off</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12B2D" w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00A12B2D" w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">, dissolution or liquidation </w:t>
+      </w:r>
+      <w:r w:rsidR="00125731">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12B2D" w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> [THE ENTITY] </w:t>
+      </w:r>
+      <w:r w:rsidR="00125731" w:rsidRPr="00125731">
+        <w:t xml:space="preserve">and it has not </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12B2D" w:rsidRPr="0007122A">
+        <w:t>otherwise ceased to exist in [JURISDICTION], at any time since the date of its incorporation,</w:t>
+      </w:r>
+      <w:r w:rsidR="00064644">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12B2D" w:rsidRPr="0007122A">
+        <w:t>[ whether or not [the Entity] was subsequently restored or reinstated].</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12B2D" w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="00A12B2D" w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B38FA48" w14:textId="1542C706" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="0F107ACB" w14:textId="2A33F7AB" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:hanging="731"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>A final judgment (which includes, without limitation, any equitable remedy) obtained in the courts of England and Wales in respect of any of the Opinion Documents would be recognised and enforced by the courts of the Jurisdiction without re-examination of the merits of the case.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A53EDF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="2"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52149B11" w14:textId="3DD9ED7F" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="06437396" w14:textId="26B11651" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>The choice of the law of England and Wales as proper law of each of the Opinion Documents will be valid and binding and not subject to revocation and is recognised and given effect to by the courts of the Jurisdiction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-        <w:footnoteReference w:id="3"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06634C42" w14:textId="6C790371" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="64B5F54E" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> and not subject to revocation.</w:t>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>Any submission to jurisdiction by the Entity and appointment of process agents contained in any of the Opinion Documents is valid and binding on the Entity   and not subject to revocation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A713733" w14:textId="015DB958" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="33908F2F" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">Any address within any part of the United Kingdom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">given in any Opinion Document </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>as an address for service of proceedings in respect of such Opinion Document is valid and binding on the Entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD1D823" w14:textId="72B1E7EE" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Any address within any part of the United Kingdom </w:t>
-[...25 lines deleted...]
-        <w:t>Entity.</w:t>
+        <w:t>So far as we are aware, the Opinion Documents contain no provision which is contrary to public policy in the Jurisdiction, or which would for any reason not be upheld by the courts of the Jurisdiction.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265042">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545F7458" w14:textId="039C2543" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-[...21 lines deleted...]
-    <w:p w14:paraId="5AC89875" w14:textId="38BB1A4E" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E23413" w:rsidP="00E05C4D">
+    <w:p w14:paraId="4C5D9D4B" w14:textId="2E1B92BE" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E23413" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00265042">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E05C4D" w:rsidRPr="003F7298">
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Qualifications to opinion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8DAA14" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="3E681346" w14:textId="72D95178" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">This opinion is subject to the following qualifications: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[INSERT QUALIFICATIONS]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[INSERT QUALIFICATIONS]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00265042">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-        <w:footnoteReference w:id="6"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61609101" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="39B833C8" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Who may rely on this opinion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A7C9E6" w14:textId="11F6DD24" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="6AA740D7" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">Subject to </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:instrText xml:space="preserve"> REF _Ref61613150 \r \h </w:instrText>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00271663">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>7.1.3</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:instrText xml:space="preserve"> REF _Ref61613159 \r \h </w:instrText>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00271663">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>7.1.2</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> this opinion is addressed to you solely for your benefit and for the purpose of the Opinion Documents.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="10" w:name="_Ref61613159"/>
-    <w:p w14:paraId="4FF96408" w14:textId="6386F682" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="2D6F795C" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">In addition, this opinion may be relied upon by </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[INSERT NAME]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>INSERT NAME</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>any successors in title to your interest in the property to which the Opinion Documents relate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>his</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>her</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>its</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>their</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> legal advisors.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="11" w:name="_Ref61613150"/>
-    <w:p w14:paraId="2D7F5AD4" w14:textId="4BABBE3B" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="288F7E90" w14:textId="16176F9E" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>You or your legal advisors (and any other person who has cause to apply to HM Land Registry in relation to the Transaction) may also use this opinion in relation to registering or noting the Opinion Documents at HM Land Registry and this opinion may also be disclosed to and relied upon by HM Land Registry for this purpose alone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F7205F" w14:textId="7A3D9F1D" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="005A05AD" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> (and any other person who has cause to apply to HM Land Registry in relation to the Transaction)</w:t>
-[...25 lines deleted...]
-      <w:r>
+        <w:t>This opinion</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05C4D" w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> is not to be relied upon by anyone else or for any other purpose without our express written consent.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05C4D" w:rsidRPr="0007122A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-[...54 lines deleted...]
-        <w:footnoteReference w:id="8"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="58FCAD8E" w14:textId="5CB930C3" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="5AA1AFFB" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">HM </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Land Registry – Form 7 Certificate and Certified Copy Documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709B0417" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="07E9175D" w14:textId="4B5DE216" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E49E8">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>For the purpose of</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003E49E8">
+        <w:t>For the purpose of compliance with the requirements of HM Land Registry</w:t>
+      </w:r>
+      <w:r w:rsidR="005A05AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> compliance with the requirements of HM Land Registry we enclose the following documents:</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we enclose the following documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F8C897" w14:textId="2AD80FBA" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="143202D6" w14:textId="55D5D4D6" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003E49E8">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>a "Form 7" certificate (in the form required by HM Land Registry in practice guide 78 paragraph 4.1);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA37A1F" w14:textId="0752FDD2" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00EE0AC8" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Ref61601299"/>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>a certified copy of the charter, rules, statute, memorandum and articles of association or other document(s) constituting the Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...53 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...67 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00E05C4D">
+      <w:r w:rsidRPr="00942197">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA7DF0C" w14:textId="5EC2DBF2" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="6390E1CF" w14:textId="4F3107EC" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">to the extent that the documents set out in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref61601299 \r \h </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00271663">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>8.1.1.2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are in a language other than English or Welsh we also enclose a certified or notarised translation of the same</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+        <w:t xml:space="preserve"> are in a language other than English or Welsh</w:t>
+      </w:r>
+      <w:r w:rsidR="00942197">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we also enclose a certified or notarised translation of the same</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-        <w:footnoteReference w:id="11"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BAC156" w14:textId="77777777" w:rsidR="00276AC6" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
+    <w:p w14:paraId="4833A747" w14:textId="77777777" w:rsidR="00276AC6" w:rsidRPr="0007122A" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="864"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>Power of Attorney</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0797C70E" w14:textId="30FE04A9" w:rsidR="00276AC6" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
+    <w:p w14:paraId="00A529E9" w14:textId="77777777" w:rsidR="00276AC6" w:rsidRPr="0007122A" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> We refer to the Power of Attorney made between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> dated </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> (the "Power of Attorney").</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BC0A26" w14:textId="55EC885D" w:rsidR="00276AC6" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
+    <w:p w14:paraId="5B457E53" w14:textId="77777777" w:rsidR="00276AC6" w:rsidRPr="0007122A" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">The Opinion Documents are to be executed by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[describe attorney]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[describe attorney]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> (the "Attorney")</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDE3823" w14:textId="77777777" w:rsidR="00276AC6" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
+    <w:p w14:paraId="140C1637" w14:textId="77777777" w:rsidR="00276AC6" w:rsidRPr="0007122A" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">We confirm that: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141C5283" w14:textId="01505332" w:rsidR="00276AC6" w:rsidRPr="00276AC6" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
+    <w:p w14:paraId="2EBCF5AD" w14:textId="2DCDDB9B" w:rsidR="00276AC6" w:rsidRPr="0007122A" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...57 lines deleted...]
-        <w:t>is incorporated</w:t>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>execution by the Attorney is permitted by the laws of the Jurisdiction in which the Entity is incorporated</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20077">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D961D1F" w14:textId="77777777" w:rsidR="00276AC6" w:rsidRPr="00276AC6" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
+    <w:p w14:paraId="2229C272" w14:textId="4D6E911F" w:rsidR="00276AC6" w:rsidRPr="0007122A" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>ttorney</w:t>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>the Entity has the legal capacity to appoint the Attorney</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20077">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E7E436" w14:textId="77777777" w:rsidR="00276AC6" w:rsidRPr="00276AC6" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
+    <w:p w14:paraId="371545AA" w14:textId="25C23B93" w:rsidR="00276AC6" w:rsidRPr="0007122A" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00276AC6">
-[...39 lines deleted...]
-        <w:t>ttorney</w:t>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>the Entity has complied with any formalities governing the appointment of an Attorney in the Jurisdiction and is bound by the Power of Attorney</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20077">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352ABD11" w14:textId="77777777" w:rsidR="00276AC6" w:rsidRPr="00276AC6" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
+    <w:p w14:paraId="461E51B7" w14:textId="330959C7" w:rsidR="00276AC6" w:rsidRPr="0007122A" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00276AC6">
-[...27 lines deleted...]
-        <w:t>, and</w:t>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>the Power of Attorney authorised the Attorney to execute the relevant document on behalf of the Entity</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20077">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A3F9A9" w14:textId="6E384D1F" w:rsidR="00276AC6" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
+    <w:p w14:paraId="1431B3D9" w14:textId="52414116" w:rsidR="00276AC6" w:rsidRPr="0007122A" w:rsidRDefault="00276AC6" w:rsidP="00276AC6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>the Power of Attorney remained valid at the time of execution of the Opinion Documents.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-        <w:footnoteReference w:id="12"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1452682E" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="51CD418E" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:t>Yours faithfully</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38735CE4" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="4A58C77E" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CBF68CD" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="4AE9FD9F" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Signatory Name]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[Signatory Name]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16244F60" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="0DB3963B" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Insert relevant bar association/law society name and professional registration number]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[Insert relevant bar association/law society name and professional registration number]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A05D39F" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="3D970444" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="PartyDetail"/>
         <w:spacing w:after="180" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Partner/Duly authorised to sign on</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9421A7" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-      <w:r w:rsidRPr="003F7298">
+    <w:p w14:paraId="658B6C55" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">behalf of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Firm Name]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[Firm Name]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DBC18E" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="30C7EB98" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="SchedulePageTitle"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E9D6622" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="00A60395" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Schedule"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Schedule </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...9 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" LISTNUM  lnschedno ">
+        <w:r w:rsidRPr="0007122A">
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
     </w:p>
-    <w:p w14:paraId="776428CC" w14:textId="49C90DF6" w:rsidR="004202F2" w:rsidRDefault="004202F2" w:rsidP="004202F2">
+    <w:p w14:paraId="7BE42B0A" w14:textId="77777777" w:rsidR="004202F2" w:rsidRPr="0007122A" w:rsidRDefault="004202F2" w:rsidP="004202F2">
       <w:pPr>
         <w:pStyle w:val="ScheduleLevel1"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>certified</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> copy of</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> a Power of Attorney made between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B541C83" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="ScheduleLevel1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>certified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> copy of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> a proposed Contract for Sale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> made between </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>(draft annexed)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587E2374" w14:textId="7731407C" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="64D6B8F6" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="ScheduleLevel1"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>certified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> copy of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> a proposed Transfer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>(in HM Land Registry form TR1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> made between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>(draft annexed)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C829A73" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="ScheduleLevel1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>certified</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> copy of</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> a proposed Agreement for Lease </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> made between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>(draft annexed)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596BE287" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="ScheduleLevel1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>certified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> copy of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> a proposed Lease </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>to be</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> made between </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>(draft annexed)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADE2A17" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="ScheduleLevel1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>certified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> copy of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> a proposed Licence for Alterations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> made between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>(draft annexed)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">dated </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A22F107" w14:textId="53F3B863" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="58016E0D" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="ScheduleLevel1"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>certified</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> copy of</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> a proposed Licence to Assign </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> made between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>(draft annexed)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E7BD51" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="ScheduleLevel1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>certified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> copy of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> a proposed Licence to Underlet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>to be</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> made between </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>(draft annexed)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">dated </w:t>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29859C38" w14:textId="4D4E951C" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="5A56A909" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="ScheduleLevel1"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>certified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> copy of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> a proposed Guarantee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> made between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>(draft annexed)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499FAB97" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="ScheduleLevel1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>certified</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> copy of</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> a proposed Rent Deposit Deed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> made between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>(draft annexed)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[●]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D869A39" w14:textId="2C6AD80A" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="ScheduleLevel1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>certified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> copy of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> a proposed </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[describe other document]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[describe other document]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>to be</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> made between </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>(draft annexed)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[●]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...143 lines deleted...]
-      <w:r w:rsidR="00C84CC0" w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00535BC5">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="05C6E1CB" w14:textId="0FD72A7B" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-[...3934 lines deleted...]
-    <w:p w14:paraId="15662075" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="7FD7326D" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D"/>
+    <w:p w14:paraId="7DB688DD" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Schedule"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Schedule </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Ref99526632"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:bookmarkStart w:id="13" w:name="_Ref99526632"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="0007122A">
         <w:instrText xml:space="preserve"> LISTNUM  lnschedno </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-        </w:fldChar>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F7E44D" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="5EAD7D7F" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001741F4">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">The charter, rules, statute, memorandum and articles of association or other document(s) constituting </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The charter, rules, statute, memorandum and articles of association or other document(s) constituting the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>Entity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FE0F81" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="40B44AAD" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>List other documents inspected such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA57DCF" w14:textId="19E87173" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="5FA1AB02" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>(a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+        <w:t xml:space="preserve">(a) the resolution of the board of directors of the Entity authorising the execution, delivery and performance of the Opinion Documents and authorising a person or persons to sign the Opinion Documents; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582A5599" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">) the resolution of the board of directors of the </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Entity</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+        <w:t xml:space="preserve">(b) the results of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> authorising the execution, delivery and performance of the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E23413">
+        <w:t>relevant searches</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Opinion Documents </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD86603" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-[...84 lines deleted...]
-    <w:p w14:paraId="61CE45A6" w14:textId="685570BB" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="6B22C1AB" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>(c</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+        <w:t>(c) any other relevant documents.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BFF8A9" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="001741F4" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="2F6CBD53" w14:textId="5E024A67" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="0B0C0C"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>To the extent that the aforesaid are in a language other than English or Welsh a certified or notarised translation is also enclosed.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+        <w:t>To the extent that the aforesaid are in a language other than English or Welsh</w:t>
+      </w:r>
+      <w:r w:rsidR="00535BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a certified or notarised translation is also enclosed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-        <w:footnoteReference w:id="14"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7EB1E9" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w14:paraId="79A7EAE5" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D"/>
+    <w:p w14:paraId="39EB59EA" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:sectPr w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidSect="003F7298">
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1138" w:footer="720" w:gutter="0"/>
           <w:paperSrc w:first="7" w:other="7"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="203FEA4F" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="00374752" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="14E53044" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F0CAE44" w14:textId="3006F640" w:rsidR="00E05C4D" w:rsidRDefault="00DA0637" w:rsidP="00E05C4D">
-      <w:r>
+    <w:p w14:paraId="37795468" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00DA0637" w:rsidP="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">[To: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="HM LAND REGISTRY - TO WHOM IT MAY CONCERN"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>HM LAND REGISTRY - TO WHOM IT MAY CONCERN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A7D9FF" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve">From: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit/>
+            <w:textInput>
+              <w:default w:val="[SPECIFY NAME AND ADDRESS OF PERSON AND FIRM PROVIDING THE THE OPINION]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[SPECIFY NAME AND ADDRESS OF PERSON AND FIRM PROVIDING THE OPINION]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7662D8A9" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be provided on the letterhead of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="[INSERT NAME]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="["/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00E05C4D" w:rsidRPr="003F7298">
-[...26 lines deleted...]
-      <w:r w:rsidR="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>INSERT NAME OF FIRM OR PERSON PROVIDING OPINION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="]"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3486512D" w14:textId="1488EB95" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-[...31 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+    <w:p w14:paraId="491EC11B" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
+        <w:t>Dear Sirs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE50976" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="00A21A9B" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-[...104 lines deleted...]
-    <w:p w14:paraId="51F7A354" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="3BE3106F" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Restart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="180" w:line="300" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Re: </w:t>
-[...6 lines deleted...]
-        <w:t>Form 7 – Certificate of powers of overseas companies relating to:</w:t>
+        <w:t>Re: Form 7 – Certificate of powers of overseas companies relating to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2441B119" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="10FA542F" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Restart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="180" w:line="300" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Property Address - title number]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>[Property Address - title number]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ("the Property") </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0733CEEC" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="6E7C4B17" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="Restart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="180" w:line="300" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Transaction description]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>[Transaction description]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> between </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Parties]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>[Parties]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ("the Transaction")</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6995E81B" w14:textId="2A0146FE" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-      <w:r w:rsidRPr="003F7298">
+    <w:p w14:paraId="31599E27" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>We</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[INSERT NAME OF PERSON PROVIDING THE OPINION AND FIRM NAME]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidR="002C3864" w:rsidRPr="002C3864">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">[INSERT NAME OF PERSON PROVIDING THE OPINION AND FIRM NAME AND </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps/>
           <w:noProof/>
         </w:rPr>
         <w:t>workplace address, including country</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> certify as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F652BD" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="004202F2">
+    <w:p w14:paraId="56150E1E" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="004202F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>We</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> refer to the Property and the Transaction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D0EAF6" w14:textId="57C39432" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="004202F2">
+    <w:p w14:paraId="00CB6779" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="004202F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>We</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> give this certificate in respect of </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[INSERT NAME]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>INSERT NAME</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[INSERT ENTITY TYPE e.g. a company]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[INSERT ENTITY TYPE e.g. a company]</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00F16BA1">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:t xml:space="preserve"> (the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>"Entity"</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D2B217" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="004202F2">
+    <w:p w14:paraId="164D46E1" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="004202F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>We</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> practice law in </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[COUNTRY, AND, IF APPLICABLE, STATE OF ORIGIN]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>COUNTRY, AND, IF APPLICABLE, STATE OF ORIGIN</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> (the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>"Territory"</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">) and we are entitled to do so as </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>a qualified lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>qualified lawyers</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> under the law of the Territory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0506E437" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="004202F2">
+    <w:p w14:paraId="2DA4E8E0" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="004202F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>We</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve"> have the requisite knowledge of the law of the Territory and of the Entity to give this certificate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746DCCDF" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="004202F2">
+    <w:p w14:paraId="2A86B520" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="004202F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>The Entity is incorporated in the Territory with its own legal personality.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33597E60" w14:textId="778061D5" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="004202F2">
+    <w:p w14:paraId="0CDF635C" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="004202F2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> mortgage, lease and otherwise deal with, or to lend on a mortgage or charge of, land in England and Wales.</w:t>
+      <w:r w:rsidRPr="0007122A">
+        <w:t>The Entity has no limitations on its power to hold, mortgage, lease and otherwise deal with, or to lend on a mortgage or charge of, land in England and Wales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B51E9FE" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="70F36A44" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:t>Yours faithfully</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608A62D4" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="4540B0D8" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37FE49A4" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="5DCD338C" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Signatory Name]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[Signatory Name]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315BDE43" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="243F5CF9" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Insert relevant bar association/law society name and professional registration number]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[Insert relevant bar association/law society name and professional registration number]</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6A8755" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="2DDE9181" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="PartyDetail"/>
         <w:spacing w:after="180" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="["/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Partner/Duly authorised to sign on</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD69D4D" w14:textId="3DD68855" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-      <w:r w:rsidRPr="003F7298">
+    <w:p w14:paraId="4E80BB8F" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="0007122A" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:r w:rsidRPr="0007122A">
         <w:t xml:space="preserve">behalf of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Firm Name]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[Firm Name]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003F7298">
+      <w:r w:rsidRPr="0007122A">
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F7298">
-[...2 lines deleted...]
-      <w:r w:rsidR="00DA0637">
+      <w:r w:rsidRPr="0007122A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0007122A">
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A390A08" w14:textId="1762E690" w:rsidR="00AA5178" w:rsidRPr="003F7298" w:rsidRDefault="00AA5178" w:rsidP="00E05C4D">
-      <w:r>
+    <w:p w14:paraId="6555CE31" w14:textId="735C5C3D" w:rsidR="006D50E8" w:rsidRPr="0007122A" w:rsidRDefault="00AA5178" w:rsidP="00C35D2D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007122A">
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5D4924" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:p w14:paraId="27D42730" w14:textId="77777777" w:rsidR="006D50E8" w:rsidRPr="0007122A" w:rsidRDefault="006D50E8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13937AF7" w14:textId="77777777" w:rsidR="00FF2469" w:rsidRPr="00980C43" w:rsidRDefault="00FF2469" w:rsidP="00B55B7D">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00FF2469" w:rsidRPr="00980C43" w:rsidSect="00831A7F">
+    <w:sectPr w:rsidR="006D50E8" w:rsidRPr="0007122A">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1138" w:footer="720" w:gutter="0"/>
-      <w:paperSrc w:first="7" w:other="7"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D9506EE" w14:textId="77777777" w:rsidR="00235B2D" w:rsidRDefault="00235B2D">
+    <w:p w14:paraId="264CCA90" w14:textId="77777777" w:rsidR="00D65459" w:rsidRDefault="00D65459">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16D19BE4" w14:textId="77777777" w:rsidR="00235B2D" w:rsidRDefault="00235B2D">
+    <w:p w14:paraId="0A66D016" w14:textId="77777777" w:rsidR="00D65459" w:rsidRDefault="00D65459">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5D893EC4" w14:textId="778500CC" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="003F7298">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A4DB133" w14:textId="77777777" w:rsidR="009523DA" w:rsidRDefault="009523DA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62F28D03" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRPr="003F7298" w:rsidRDefault="00E05C4D" w:rsidP="003F7298">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4395"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003F7298">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="003F7298">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="003F7298">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F37393">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="003F7298">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7CEFC2DB" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EFB1636" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F76500">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:tab/>
       <w:t>05.08.2003</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34241840" w14:textId="77777777" w:rsidR="006D50E8" w:rsidRDefault="006D50E8">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09E583DB" w14:textId="77777777" w:rsidR="00235B2D" w:rsidRDefault="00235B2D">
+    <w:p w14:paraId="16DE37DD" w14:textId="77777777" w:rsidR="00D65459" w:rsidRDefault="00D65459">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="334E33C4" w14:textId="77777777" w:rsidR="00235B2D" w:rsidRDefault="00235B2D">
+    <w:p w14:paraId="56F70355" w14:textId="77777777" w:rsidR="00D65459" w:rsidRDefault="00D65459">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="38C27075" w14:textId="5ACD4ECB" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="5F65DB44" w14:textId="04611A39" w:rsidR="00066AE8" w:rsidRPr="00066AE8" w:rsidRDefault="00066AE8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Bear in mind that the form of execution required by the Land Registry has now changed and this letter has been updated to reflect that. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">The Land Registry wording is for an overseas company and may need to be changed if it is not a company. </w:t>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="0046045B">
+        <w:t>October</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">The execution block here should reflect that contained in the actual documents. </w:t>
+        <w:t xml:space="preserve"> 2026 update was a change to paragraph 5.2.11 resulting from the </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6D69">
+        <w:t xml:space="preserve">new paragraph 6 in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidR="006C6D69" w:rsidRPr="006C6D69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Practice guide 78: overseas entities - GOV.UK</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006C6D69">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E07F1">
+        <w:t xml:space="preserve">(included in August 2026) </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6D69">
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>increased number of instances in which HM Land Registry has raised requisitions relating to an overseas Entity (during the course of its ownership of the property) being struck off</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6D69">
+        <w:t xml:space="preserve"> from the relevant register in its jurisdiction</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/dissolved (e.g. for not complying with statutory filings) and then being reinstated to the register.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1E35">
+        <w:t xml:space="preserve"> In the October update, there were also a few minor clerical c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E546C9">
+        <w:t>hanges</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1E35">
+        <w:t xml:space="preserve"> to this opinion letter.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1661060F" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="6199BB55" w14:textId="7540D62B" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> If there is no treaty between the relevant states, and it is necessary to start a new action in the overseas jurisdiction based on the judgment obtained in the courts of England and Wales, this sub-paragraph would need to be qualified or deleted., </w:t>
+        <w:t xml:space="preserve"> Bear in mind that the form of execution required by the Land Registry has now changed and this letter has been updated to reflect that. The Land Registry wording is for an overseas company and may need to be changed if it is not a company. The execution block here should reflect that contained in the actual documents. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="233220DA" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="6E4B3A4D" w14:textId="3144AB14" w:rsidR="009B290C" w:rsidRDefault="009B290C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> This statement may be inappropriate depending on the jurisdiction in which the company is established or its centre of main interests.</w:t>
+        <w:t xml:space="preserve"> Due to new Land Registry guidance in paragraph 6 PG 78: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:anchor="dissolution-of-overseas-entities" w:history="1">
+        <w:r w:rsidRPr="00137DCB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Practice guide 78: overseas entities - GOV.UK</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, the Land Registry has indicated that it will want to see confirmation that the Entity has not ceased to exist in its jurisdiction of incorporation since it was registered as the proprietor of the Property.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="552315E6" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="61B4A0D7" w14:textId="3BA69E92" w:rsidR="00A12B2D" w:rsidRPr="00A12B2D" w:rsidRDefault="00A12B2D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The provider of the opinion may resist this in view of the ill-defined nature of public policy.</w:t>
+        <w:t xml:space="preserve"> There have been instances in which HM Land Registry has raised requisitions where an overseas Entity (during the course of its ownership of the property) has been struck off</w:t>
+      </w:r>
+      <w:r w:rsidR="00426CAF">
+        <w:t xml:space="preserve"> from the relevant register in its jurisdiction</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/dissolved (e.g. for not complying with statutory filings) and then reinstated. HMLR’s view is that if the overseas Entity is reinstated, a vesting order is required to re-vest the registered title in the overseas Entity, regardless of the law in the overseas Entity’s local jurisdiction (HMLR appears to be relying on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Hamilton v Her Majesty's Attorney-General and others [2022] EWHC 2132 (Ch)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>). HMLR is refusing to register dispositions by the affected overseas Entity and is cancelling applications unless a vesting order is provided</w:t>
+      </w:r>
+      <w:r w:rsidR="00137DCB">
+        <w:t xml:space="preserve"> – see paragraph 6 PG 78: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:anchor="dissolution-of-overseas-entities" w:history="1">
+        <w:r w:rsidR="00137DCB" w:rsidRPr="00137DCB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Practice guide 78: overseas entities - GOV.UK</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00137DCB">
+        <w:t xml:space="preserve"> where the Land Registry has formalised its position on this point</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. It is, therefore, suggested that for any transaction involving the acquisition or charging of English or Welsh property </w:t>
+      </w:r>
+      <w:r w:rsidR="00426CAF">
+        <w:t xml:space="preserve">from or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by an overseas Entity, you liaise with the relevant overseas counsel to confirm the scope of their due diligence for that overseas Entity and whether the information available on public registers allows them to confirm in their opinion that no such striking off/dissolution orders have been filed against that overseas Entity at any time, the overseas Entity has never been struck off or removed from the company register or dissolved, liquidated, or otherwise ceased to exist in the relevant jurisdiction, whether or not the overseas Entity was subsequently restored or reinstated. In addition, you may want to ensure that the following confirmatory language is included in the formalities certificate for the relevant overseas Entity: “The Company has never been struck off or removed from the company register or dissolved, liquidated, or otherwise ceased to exist in [JURISDICTION], whether or not the Company was subsequently restored or reinstated”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="23143A9E" w14:textId="7DA62148" w:rsidR="00E23413" w:rsidRDefault="00E23413">
+    <w:p w14:paraId="0EE604FF" w14:textId="369712FA" w:rsidR="0007122A" w:rsidRDefault="00066AE8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
+      <w:r w:rsidR="0007122A">
+        <w:t xml:space="preserve">  The opinion provider may wish to qualify their opinion by adding a qualification in paragraph 6 to state: “The opinion in paragraph 5.2.11 is provided upon the basis of </w:t>
+      </w:r>
+      <w:r w:rsidR="0007122A" w:rsidRPr="00A53EDF">
+        <w:t xml:space="preserve">[searches] in respect of the Entity on [INSERT DATE] at [INSERT DETAILS OF RELEVANT REGISTRIES], which, [whilst neither conclusive nor comprehensive – </w:t>
+      </w:r>
+      <w:r w:rsidR="0007122A" w:rsidRPr="00A53EDF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">to be included where searches are not conclusive </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53EDF" w:rsidRPr="00A53EDF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">or comprehensive </w:t>
+      </w:r>
+      <w:r w:rsidR="0007122A" w:rsidRPr="00A53EDF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in a particular jurisdiction</w:t>
+      </w:r>
+      <w:r w:rsidR="0007122A" w:rsidRPr="00A53EDF">
+        <w:t>] do not reveal any of the matters covered in paragraph 5.2.11 of this opinion</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53EDF" w:rsidRPr="00A53EDF">
+        <w:t xml:space="preserve"> letter</w:t>
+      </w:r>
+      <w:r w:rsidR="0007122A" w:rsidRPr="00A53EDF">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698B46B3" w14:textId="1CDB81A0" w:rsidR="00066AE8" w:rsidRPr="0007122A" w:rsidRDefault="00066AE8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
-        <w:tab/>
-        <w:t xml:space="preserve">Previous para 5.2.17 and 5.2.18 removed as it is not thought likely that overseas law firms would be willing to include, at least not without material amendment and potentially protracted discussion/negotiation which is contrary to intended approach of a draft opinion of this type. </w:t>
+        <w:t xml:space="preserve">There are some jurisdictions where searches will not enable the opinion provider to state whether there have been any historical filings for strike off/dissolution.  In such instances, </w:t>
+      </w:r>
+      <w:r w:rsidR="0007122A">
+        <w:t>the provider of the opinion may want to qualify their opinion in paragraph 6 as follows</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: “</w:t>
+      </w:r>
+      <w:r w:rsidR="0007122A">
+        <w:t>The opinion in paragraph 5.2.11 is provided upon the basis of</w:t>
+      </w:r>
+      <w:r w:rsidR="0007122A" w:rsidDel="0007122A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[searches] in respect of the Entity on [INSERT DATE] at [INSERT DETAILS OF RELEVANT REGISTRIES], which, [whilst neither conclusive nor comprehensive – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>to be included where searches are not conclusive</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53EDF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53EDF" w:rsidRPr="00A53EDF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>or comprehensive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a particular jurisdiction</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">], do not show any </w:t>
+      </w:r>
+      <w:r w:rsidR="00396FCA" w:rsidRPr="00A53EDF">
+        <w:t>of the matters covered in paragraph 5.2.11 of this opinion</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53EDF">
+        <w:t xml:space="preserve"> letter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. [In this respect, we refer to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53EDF">
+        <w:t xml:space="preserve">[formalities] </w:t>
+      </w:r>
+      <w:r>
+        <w:t>certificate of the Entity which confirms that it has never been struck off or removed from the [company register] or dissolved, liquidated, or otherwise ceased to exist, whether or not it was subsequently restored or reinstated</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53EDF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3E0BF611" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="1F241EC4" w14:textId="2C08ABB8" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> You should not be surprised to find that the firm giving the opinion will seek to introduce various qualifications to the opinion, which address a variety of issues.</w:t>
+        <w:t xml:space="preserve"> If there is no treaty between the relevant states, and it is necessary to start a new action in the overseas jurisdiction based on the judgment obtained in the courts of England and Wales, this sub-paragraph would need to be qualified or deleted. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6BEBB806" w14:textId="6A929DF0" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="47BD0198" w14:textId="006AD8B9" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Note that HM Land Registry will only accept an opinion if it conclusively complies with Form 7 in PG7</w:t>
-[...2 lines deleted...]
-        <w:t>8</w:t>
+        <w:t xml:space="preserve"> This statement may be inappropriate depending on the jurisdiction in which the </w:t>
+      </w:r>
+      <w:r w:rsidR="0030136D">
+        <w:t>Entity</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and is neither qualified nor conditional. To avoid being caught out by qualifications or limitations it may be safer to provide a separate form 7 certificate – see the optional para 8 below. Also consider if supplying a full opinion to the Land Registry is appropriate – remember the full opinion letter may cover other confidential documents which should not be disclosed to HMLR. </w:t>
+        <w:t xml:space="preserve"> is established or its centre of main interests.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4CFFB3D1" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="38F30D7E" w14:textId="6E1B9696" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> This may need to be expanded to allow reliance by a mortgagee and its legal advisers if the opinion is being obtained by a buyer/borrower.</w:t>
+        <w:t xml:space="preserve"> The provider of the opinion may resist this in view of the ill-defined nature of public policy.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="08A239A9" w14:textId="74A14376" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="5F597C7A" w14:textId="19BF6F22" w:rsidR="00E23413" w:rsidRDefault="00E23413">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> PG78 at para </w:t>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> Previous para</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7A74">
+        <w:t>graphs</w:t>
       </w:r>
       <w:r>
-        <w:t>.1 provides for: "</w:t>
-[...2 lines deleted...]
-        <w:t>a certificate in Form 7 completed by a qualified lawyer practising in the territory of incorporation of the company"</w:t>
+        <w:t xml:space="preserve"> 5.2.17 and 5.2.18 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7A74">
+        <w:t xml:space="preserve">have been </w:t>
       </w:r>
       <w:r>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Form 7 is set out on page 9 for ease of reference and will be an enclosure with the opinion.</w:t>
+        <w:t>removed as it is not thought likely that overseas law firms would be willing to include, at least not without material amendment and potentially protracted discussion/negotiation</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7A74">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> which is contrary to intended approach of a draft opinion </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7A74">
+        <w:t xml:space="preserve">letter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of this type. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="528ACEFA" w14:textId="179A4959" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="07094F22" w14:textId="0079DE5D" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> PG78 at para </w:t>
-[...2 lines deleted...]
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> You should not be surprised to find that the firm giving the opinion will seek to introduce various qualifications to the opinion, which address a variety of issues</w:t>
+      </w:r>
+      <w:r w:rsidR="00396FCA">
+        <w:t>, including the points at footnote 4 above</w:t>
       </w:r>
       <w:r>
-        <w:t>.1 requires alternatively (but it may be useful to have both):"</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00D85865">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="32332AB5" w14:textId="6BA624A4" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="0B2D73AB" w14:textId="7ABBCDE4" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> This may prove useful for Land Registry requirements – PG78 provides that "any documentation in a language other than English or Welsh must be accompanied by a certified </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">notarised translation. </w:t>
+        <w:t xml:space="preserve"> Note that HM Land Registry will only accept an opinion if it conclusively complies with Form 7 in PG78 and is neither qualified nor conditional. To avoid being caught out by qualifications or limitations it may be safer to provide a separate form 7 certificate – see the optional para 8. Also consider if supplying a full opinion to the Land Registry is appropriate – remember the full opinion letter may cover other confidential documents which should not be disclosed to HMLR. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="6FFA2C15" w14:textId="78F626A4" w:rsidR="00276AC6" w:rsidRDefault="00276AC6">
+    <w:p w14:paraId="69BB0FF4" w14:textId="596D2629" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> PG78 para </w:t>
-[...2 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> This may need to be expanded to allow </w:t>
+      </w:r>
+      <w:r w:rsidR="005A05AD">
+        <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r>
-        <w:t>.3.5 requires a foreign power of attorney to be accompanied by a suitable opinion letter. This optional paragraph is intended to deal with those requirements</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, albeit the Land Registry may object to the qualifications in the opinion. </w:t>
+        <w:t>reliance by a mortgagee and its legal advisers if the opinion is being obtained by a buyer/borrower.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="6B7A02A9" w14:textId="77777777" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="4860039E" w14:textId="4274D901" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Include any of the above documents that are relevant and/or any other documents as appropriate.</w:t>
+        <w:t xml:space="preserve"> PG78 at para 4.1 provides for: "a certificate in Form 7 completed by a qualified lawyer practising in the territory of incorporation of the company". Form 7 is set out </w:t>
+      </w:r>
+      <w:r w:rsidR="005A05AD">
+        <w:t>at the back of this opinion letter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for ease of reference and will be an enclosure with the opinion.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="18352B8B" w14:textId="646BA88A" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+    <w:p w14:paraId="2677A788" w14:textId="084E1617" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> This may prove useful for Land Registry requirements – PG78 provides that "any documentation in a language other than English or Welsh must be accompanied by a certified </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> PG78 at para 4.1 requires alternatively (but it may be useful to have both):"a certified copy of the charter, rules, statute, memorandum and articles of association or other document(s) constituting the company".</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="5762CBCB" w14:textId="223E78B7" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">notarised translation. </w:t>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> This may prove useful for Land Registry requirements – PG78 provides that "any documentation in a language other than English or Welsh must be accompanied by a certified or notarised translation</w:t>
+      </w:r>
+      <w:r w:rsidR="00942197">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="04311E37" w14:textId="699A6396" w:rsidR="00276AC6" w:rsidRDefault="00276AC6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PG78 para 5.3.5 requires a foreign power of attorney to be accompanied by a suitable </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20077">
+        <w:t xml:space="preserve">legal </w:t>
+      </w:r>
+      <w:r>
+        <w:t>opinion. This optional paragraph is intended to deal with those requirements, albeit the Land Registry may object to the qualifications in th</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20077">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> opinion</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20077">
+        <w:t xml:space="preserve"> letter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="6B60D3EF" w14:textId="13CFE484" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Include any of the above documents that are relevant and/or any other documents as appropriate.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="7CAF5B40" w14:textId="5FDA437E" w:rsidR="00E05C4D" w:rsidRDefault="00E05C4D" w:rsidP="00E05C4D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> This may prove useful for Land Registry requirements – PG78 provides that "any documentation in a language other than English or Welsh must be accompanied by a certified or notarised translation</w:t>
+      </w:r>
+      <w:r w:rsidR="00535BC5">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15A672B9" w14:textId="77777777" w:rsidR="009523DA" w:rsidRDefault="009523DA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A475744" w14:textId="77777777" w:rsidR="009523DA" w:rsidRDefault="009523DA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DABAF12" w14:textId="77777777" w:rsidR="009523DA" w:rsidRDefault="009523DA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BC73F0F" w14:textId="77777777" w:rsidR="006D50E8" w:rsidRDefault="006D50E8">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F2C87278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CA08467C"/>
@@ -17891,472 +17350,518 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="790636577">
+  <w:num w:numId="1" w16cid:durableId="1970240766">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="43067089">
+  <w:num w:numId="2" w16cid:durableId="393818013">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1309900196">
+  <w:num w:numId="3" w16cid:durableId="1091243419">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="70473792">
+  <w:num w:numId="4" w16cid:durableId="1214344369">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1876648671">
+  <w:num w:numId="5" w16cid:durableId="696127052">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1381784604">
+  <w:num w:numId="6" w16cid:durableId="1300574575">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="135033852">
+  <w:num w:numId="7" w16cid:durableId="495540520">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="400758676">
+  <w:num w:numId="8" w16cid:durableId="1527332086">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="357046429">
+  <w:num w:numId="9" w16cid:durableId="178545711">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1576472179">
+  <w:num w:numId="10" w16cid:durableId="1108546024">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="756705088">
+  <w:num w:numId="11" w16cid:durableId="265819950">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="669452336">
+  <w:num w:numId="12" w16cid:durableId="678511421">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="752094589">
+  <w:num w:numId="13" w16cid:durableId="165485737">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="785079186">
+  <w:num w:numId="14" w16cid:durableId="139806322">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="333610440">
+  <w:num w:numId="15" w16cid:durableId="209146617">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="215359060">
+  <w:num w:numId="16" w16cid:durableId="1827472855">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1779250026">
+  <w:num w:numId="17" w16cid:durableId="1880319332">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1760516447">
+  <w:num w:numId="18" w16cid:durableId="204489234">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="839127607">
+  <w:num w:numId="19" w16cid:durableId="780875833">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="391734454">
+  <w:num w:numId="20" w16cid:durableId="1640184055">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1269000156">
+  <w:num w:numId="21" w16cid:durableId="8802652">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="204"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00867C65"/>
     <w:rsid w:val="0000191F"/>
     <w:rsid w:val="00044E71"/>
     <w:rsid w:val="000615B8"/>
+    <w:rsid w:val="00064644"/>
+    <w:rsid w:val="00066AE8"/>
     <w:rsid w:val="00067FFE"/>
+    <w:rsid w:val="0007122A"/>
     <w:rsid w:val="000936C4"/>
     <w:rsid w:val="000A5A23"/>
     <w:rsid w:val="000A75EA"/>
     <w:rsid w:val="000B4102"/>
     <w:rsid w:val="000B56CE"/>
     <w:rsid w:val="000C04AE"/>
     <w:rsid w:val="000C240B"/>
+    <w:rsid w:val="000C4CA7"/>
     <w:rsid w:val="000E4CCB"/>
     <w:rsid w:val="000E6954"/>
+    <w:rsid w:val="000F1DDA"/>
     <w:rsid w:val="000F7E43"/>
     <w:rsid w:val="0011025D"/>
+    <w:rsid w:val="00117F15"/>
+    <w:rsid w:val="00125731"/>
+    <w:rsid w:val="00137DCB"/>
     <w:rsid w:val="0015795B"/>
     <w:rsid w:val="00161A16"/>
     <w:rsid w:val="001647C1"/>
     <w:rsid w:val="001712B2"/>
     <w:rsid w:val="00174188"/>
     <w:rsid w:val="001953B9"/>
     <w:rsid w:val="00195BEB"/>
     <w:rsid w:val="001A6AF7"/>
     <w:rsid w:val="001B05CD"/>
     <w:rsid w:val="001B17E7"/>
     <w:rsid w:val="001C4244"/>
     <w:rsid w:val="00222774"/>
     <w:rsid w:val="0022574E"/>
     <w:rsid w:val="00235B2D"/>
     <w:rsid w:val="00262F9E"/>
+    <w:rsid w:val="00265042"/>
     <w:rsid w:val="0027096F"/>
     <w:rsid w:val="00271663"/>
     <w:rsid w:val="00276AC6"/>
     <w:rsid w:val="002802DC"/>
     <w:rsid w:val="0028677E"/>
     <w:rsid w:val="00287E74"/>
     <w:rsid w:val="00296FDE"/>
     <w:rsid w:val="002A0E61"/>
     <w:rsid w:val="002B4952"/>
     <w:rsid w:val="002C3864"/>
     <w:rsid w:val="002C5F14"/>
     <w:rsid w:val="002C6418"/>
     <w:rsid w:val="002D481C"/>
     <w:rsid w:val="002F1D53"/>
+    <w:rsid w:val="0030136D"/>
     <w:rsid w:val="0031207D"/>
     <w:rsid w:val="0031243D"/>
+    <w:rsid w:val="00313141"/>
     <w:rsid w:val="003253C9"/>
     <w:rsid w:val="00335E98"/>
     <w:rsid w:val="00341F70"/>
     <w:rsid w:val="003532A7"/>
     <w:rsid w:val="00357D9D"/>
     <w:rsid w:val="00364EA7"/>
     <w:rsid w:val="00392D50"/>
+    <w:rsid w:val="00396FCA"/>
     <w:rsid w:val="003A0D2C"/>
+    <w:rsid w:val="003B0E50"/>
+    <w:rsid w:val="003B1D6E"/>
     <w:rsid w:val="003D2A78"/>
     <w:rsid w:val="003D49A9"/>
+    <w:rsid w:val="003E07F1"/>
     <w:rsid w:val="003E0BEA"/>
     <w:rsid w:val="003F7298"/>
     <w:rsid w:val="004109B3"/>
     <w:rsid w:val="004202F2"/>
     <w:rsid w:val="00422753"/>
+    <w:rsid w:val="00426CAF"/>
     <w:rsid w:val="00427D70"/>
     <w:rsid w:val="00434477"/>
     <w:rsid w:val="00443090"/>
+    <w:rsid w:val="00443499"/>
     <w:rsid w:val="00452F7D"/>
+    <w:rsid w:val="0046045B"/>
     <w:rsid w:val="004765D8"/>
     <w:rsid w:val="004807DF"/>
     <w:rsid w:val="0048375D"/>
     <w:rsid w:val="004D17E2"/>
     <w:rsid w:val="004D7804"/>
     <w:rsid w:val="004F2D83"/>
     <w:rsid w:val="00514C01"/>
     <w:rsid w:val="005170CB"/>
     <w:rsid w:val="00522839"/>
     <w:rsid w:val="00523091"/>
     <w:rsid w:val="005245C4"/>
+    <w:rsid w:val="00535BC5"/>
     <w:rsid w:val="00540037"/>
     <w:rsid w:val="00543983"/>
     <w:rsid w:val="00543D0C"/>
     <w:rsid w:val="005478F4"/>
     <w:rsid w:val="00565668"/>
     <w:rsid w:val="00567437"/>
     <w:rsid w:val="00573C63"/>
     <w:rsid w:val="00573DBB"/>
     <w:rsid w:val="00574897"/>
     <w:rsid w:val="00575C2F"/>
     <w:rsid w:val="005809C2"/>
     <w:rsid w:val="005822BD"/>
     <w:rsid w:val="0059112B"/>
+    <w:rsid w:val="005954E3"/>
     <w:rsid w:val="0059578A"/>
     <w:rsid w:val="00597EA5"/>
+    <w:rsid w:val="005A05AD"/>
     <w:rsid w:val="005A6B41"/>
     <w:rsid w:val="005B4AB4"/>
     <w:rsid w:val="005B628E"/>
     <w:rsid w:val="005C0F4C"/>
+    <w:rsid w:val="005D6722"/>
     <w:rsid w:val="0060528D"/>
     <w:rsid w:val="00605A6E"/>
     <w:rsid w:val="00607E87"/>
     <w:rsid w:val="00611D2C"/>
     <w:rsid w:val="00632A24"/>
     <w:rsid w:val="00643C1B"/>
     <w:rsid w:val="00645489"/>
     <w:rsid w:val="0066503E"/>
     <w:rsid w:val="00670D99"/>
     <w:rsid w:val="00687357"/>
     <w:rsid w:val="006876C0"/>
     <w:rsid w:val="0069121B"/>
     <w:rsid w:val="006A0E3B"/>
     <w:rsid w:val="006B2E5D"/>
     <w:rsid w:val="006C2B57"/>
     <w:rsid w:val="006C4C31"/>
+    <w:rsid w:val="006C5E56"/>
     <w:rsid w:val="006C6968"/>
+    <w:rsid w:val="006C6D69"/>
     <w:rsid w:val="006D2102"/>
     <w:rsid w:val="006D43AA"/>
     <w:rsid w:val="006D4A28"/>
+    <w:rsid w:val="006D50E8"/>
     <w:rsid w:val="006D5BC7"/>
     <w:rsid w:val="006E2DE1"/>
     <w:rsid w:val="006F0070"/>
     <w:rsid w:val="006F2E13"/>
     <w:rsid w:val="00701947"/>
     <w:rsid w:val="00710F31"/>
     <w:rsid w:val="00757BA6"/>
     <w:rsid w:val="00796C09"/>
     <w:rsid w:val="007A38FB"/>
+    <w:rsid w:val="007C1D7C"/>
     <w:rsid w:val="007C28F4"/>
     <w:rsid w:val="007C5C5A"/>
     <w:rsid w:val="007F7486"/>
+    <w:rsid w:val="008064A5"/>
     <w:rsid w:val="008068DD"/>
     <w:rsid w:val="00812B4B"/>
     <w:rsid w:val="0082218D"/>
     <w:rsid w:val="00831A7F"/>
     <w:rsid w:val="00834EDC"/>
     <w:rsid w:val="00862168"/>
     <w:rsid w:val="008651A0"/>
     <w:rsid w:val="00867C65"/>
     <w:rsid w:val="00892EDB"/>
     <w:rsid w:val="0089463A"/>
     <w:rsid w:val="00897071"/>
     <w:rsid w:val="008A2B6F"/>
     <w:rsid w:val="008B5CBA"/>
     <w:rsid w:val="008C24CD"/>
     <w:rsid w:val="008D2D5D"/>
     <w:rsid w:val="008D3723"/>
+    <w:rsid w:val="008F1E35"/>
     <w:rsid w:val="008F3226"/>
     <w:rsid w:val="00904CFC"/>
     <w:rsid w:val="00906C41"/>
     <w:rsid w:val="009140C7"/>
+    <w:rsid w:val="00942197"/>
     <w:rsid w:val="00946D52"/>
     <w:rsid w:val="00946D94"/>
+    <w:rsid w:val="009523DA"/>
     <w:rsid w:val="00980C43"/>
     <w:rsid w:val="009A72A5"/>
     <w:rsid w:val="009B2352"/>
+    <w:rsid w:val="009B290C"/>
     <w:rsid w:val="009B64B2"/>
     <w:rsid w:val="009C02E4"/>
     <w:rsid w:val="009D0C50"/>
     <w:rsid w:val="009E3978"/>
     <w:rsid w:val="00A013D0"/>
     <w:rsid w:val="00A02AE6"/>
+    <w:rsid w:val="00A12B2D"/>
     <w:rsid w:val="00A21A9B"/>
     <w:rsid w:val="00A24B02"/>
     <w:rsid w:val="00A250F3"/>
     <w:rsid w:val="00A33D70"/>
     <w:rsid w:val="00A421C1"/>
     <w:rsid w:val="00A42F59"/>
     <w:rsid w:val="00A47749"/>
     <w:rsid w:val="00A50C13"/>
     <w:rsid w:val="00A51E4C"/>
+    <w:rsid w:val="00A53EDF"/>
     <w:rsid w:val="00A61E85"/>
     <w:rsid w:val="00A747D8"/>
     <w:rsid w:val="00A92CB8"/>
     <w:rsid w:val="00AA4A1C"/>
     <w:rsid w:val="00AA5178"/>
+    <w:rsid w:val="00AA53A6"/>
+    <w:rsid w:val="00AC4E0A"/>
     <w:rsid w:val="00AF1FD0"/>
     <w:rsid w:val="00B02A52"/>
     <w:rsid w:val="00B05991"/>
     <w:rsid w:val="00B1509A"/>
     <w:rsid w:val="00B362B7"/>
     <w:rsid w:val="00B40ED1"/>
     <w:rsid w:val="00B46839"/>
     <w:rsid w:val="00B558BE"/>
     <w:rsid w:val="00B55B7D"/>
     <w:rsid w:val="00B6776D"/>
     <w:rsid w:val="00B82178"/>
     <w:rsid w:val="00B86F0F"/>
     <w:rsid w:val="00B90CA3"/>
     <w:rsid w:val="00B93A90"/>
     <w:rsid w:val="00BA516F"/>
     <w:rsid w:val="00BB753C"/>
     <w:rsid w:val="00BB7C58"/>
     <w:rsid w:val="00BB7D5C"/>
     <w:rsid w:val="00BC59CB"/>
     <w:rsid w:val="00BD6CAE"/>
+    <w:rsid w:val="00BD7A74"/>
     <w:rsid w:val="00C015F8"/>
     <w:rsid w:val="00C02626"/>
+    <w:rsid w:val="00C20077"/>
+    <w:rsid w:val="00C35D2D"/>
     <w:rsid w:val="00C40699"/>
     <w:rsid w:val="00C51650"/>
     <w:rsid w:val="00C61695"/>
     <w:rsid w:val="00C76497"/>
     <w:rsid w:val="00C77B79"/>
     <w:rsid w:val="00C84CC0"/>
     <w:rsid w:val="00CA159F"/>
     <w:rsid w:val="00CA7228"/>
     <w:rsid w:val="00CC0335"/>
+    <w:rsid w:val="00CC5E84"/>
     <w:rsid w:val="00CC7848"/>
     <w:rsid w:val="00CE7E7B"/>
     <w:rsid w:val="00CF1054"/>
     <w:rsid w:val="00D00162"/>
     <w:rsid w:val="00D012D9"/>
     <w:rsid w:val="00D05EBD"/>
+    <w:rsid w:val="00D21333"/>
     <w:rsid w:val="00D26149"/>
     <w:rsid w:val="00D32C3B"/>
     <w:rsid w:val="00D415A9"/>
     <w:rsid w:val="00D47704"/>
+    <w:rsid w:val="00D65459"/>
     <w:rsid w:val="00D84074"/>
     <w:rsid w:val="00D948EE"/>
     <w:rsid w:val="00D94B11"/>
     <w:rsid w:val="00D9638A"/>
     <w:rsid w:val="00DA0637"/>
     <w:rsid w:val="00DA4BEE"/>
     <w:rsid w:val="00DD5456"/>
     <w:rsid w:val="00DF39F7"/>
     <w:rsid w:val="00DF45B4"/>
     <w:rsid w:val="00E05C4D"/>
     <w:rsid w:val="00E115BC"/>
     <w:rsid w:val="00E11DF4"/>
     <w:rsid w:val="00E23413"/>
     <w:rsid w:val="00E4412D"/>
+    <w:rsid w:val="00E546C9"/>
     <w:rsid w:val="00E56F52"/>
     <w:rsid w:val="00E57F19"/>
     <w:rsid w:val="00E659A5"/>
     <w:rsid w:val="00E66B99"/>
     <w:rsid w:val="00E76EA8"/>
     <w:rsid w:val="00E83024"/>
     <w:rsid w:val="00E92197"/>
     <w:rsid w:val="00E939CF"/>
     <w:rsid w:val="00E97165"/>
     <w:rsid w:val="00EA17E0"/>
+    <w:rsid w:val="00EA42A3"/>
     <w:rsid w:val="00EB15BB"/>
     <w:rsid w:val="00ED031A"/>
     <w:rsid w:val="00ED096E"/>
     <w:rsid w:val="00ED6C96"/>
     <w:rsid w:val="00ED72EB"/>
     <w:rsid w:val="00EE0067"/>
     <w:rsid w:val="00EE0AC8"/>
     <w:rsid w:val="00EF0854"/>
     <w:rsid w:val="00F01303"/>
     <w:rsid w:val="00F1047A"/>
     <w:rsid w:val="00F33A32"/>
+    <w:rsid w:val="00F36C2C"/>
     <w:rsid w:val="00F37393"/>
     <w:rsid w:val="00F40F4D"/>
     <w:rsid w:val="00F562AD"/>
     <w:rsid w:val="00F665D5"/>
     <w:rsid w:val="00F76500"/>
+    <w:rsid w:val="00F80E28"/>
     <w:rsid w:val="00F86024"/>
     <w:rsid w:val="00FA751D"/>
+    <w:rsid w:val="00FB02F1"/>
     <w:rsid w:val="00FF2469"/>
     <w:rsid w:val="00FF3B1B"/>
     <w:rsid w:val="00FF7D09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2C7105E9"/>
+  <w14:docId w14:val="3486D6D0"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18864,319 +18369,572 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="210"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Skip">
+    <w:name w:val="Skip"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCSchedule4">
+    <w:name w:val="TOC Schedule 4"/>
+    <w:basedOn w:val="Schedule4"/>
+    <w:next w:val="Schedule4"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCSchedule1">
+    <w:name w:val="TOC Schedule 1"/>
+    <w:basedOn w:val="Schedule1"/>
+    <w:next w:val="TOCSchedule2"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs/>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ScheduleTitle">
+    <w:name w:val="Schedule Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="SchedulePageTitle"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCSchedule3">
+    <w:name w:val="TOC Schedule 3"/>
+    <w:basedOn w:val="Schedule3"/>
+    <w:next w:val="Schedule3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCSchedule2">
+    <w:name w:val="TOC Schedule 2"/>
+    <w:basedOn w:val="Schedule2"/>
+    <w:next w:val="Schedule2"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="720"/>
-    </w:pPr>
-[...6 lines deleted...]
-      <w:ind w:left="1584"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:ind w:left="1584"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="TOC1"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number 1"/>
+    <w:basedOn w:val="ListNumber"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="900"/>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schedule5">
+    <w:name w:val="Schedule 5"/>
+    <w:basedOn w:val="Heading5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="3960"/>
+      </w:tabs>
+      <w:ind w:left="2707" w:hanging="1123"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:rsid w:val="0082218D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListContinue5">
     <w:name w:val="List Continue 5"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1415"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:ind w:left="2700"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
-[...1 lines deleted...]
-    <w:basedOn w:val="BodyText"/>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="210"/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="900"/>
+      </w:tabs>
+      <w:ind w:left="907" w:hanging="907"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText4">
     <w:name w:val="Body Text 4"/>
     <w:basedOn w:val="BodyTextFirstIndent"/>
     <w:pPr>
       <w:ind w:left="3168" w:firstLine="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCLevel3">
+    <w:name w:val="TOC Level 3"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Heading3"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schedule">
     <w:name w:val="Schedule"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:caps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ScheduleTitle">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents">
     <w:name w:val="Contents"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="480" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="col1Definition">
+    <w:name w:val="col1Definition"/>
+    <w:basedOn w:val="Definition"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+      </w:tabs>
+      <w:ind w:left="720" w:firstLine="0"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="360"/>
         <w:tab w:val="num" w:pos="900"/>
       </w:tabs>
       <w:ind w:left="900" w:hanging="900"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="3240"/>
+        <w:tab w:val="num" w:pos="2700"/>
+      </w:tabs>
+      <w:ind w:left="2707" w:hanging="1123"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body4">
+    <w:name w:val="Body4"/>
+    <w:basedOn w:val="Body3"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082218D"/>
+    <w:pPr>
+      <w:ind w:left="3240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schedule1">
     <w:name w:val="Schedule 1"/>
     <w:basedOn w:val="Heading1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="864"/>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber6">
+    <w:name w:val="List Number 6"/>
+    <w:basedOn w:val="ListNumber5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="3672"/>
+        <w:tab w:val="num" w:pos="3150"/>
+      </w:tabs>
+      <w:ind w:left="3168" w:hanging="461"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body7">
+    <w:name w:val="Body7"/>
+    <w:basedOn w:val="Body6"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082218D"/>
+    <w:pPr>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schedule2">
     <w:name w:val="Schedule 2"/>
     <w:basedOn w:val="Heading2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2160"/>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:outlineLvl w:val="3"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingNUM">
+    <w:name w:val="Heading NUM"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082218D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber7">
+    <w:name w:val="List Number 7"/>
+    <w:basedOn w:val="ListNumber6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="3384"/>
+        <w:tab w:val="num" w:pos="3150"/>
+      </w:tabs>
+      <w:ind w:left="3168" w:hanging="461"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body6">
+    <w:name w:val="Body6"/>
+    <w:basedOn w:val="Body5"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082218D"/>
+    <w:pPr>
+      <w:ind w:left="4680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schedule3">
     <w:name w:val="Schedule 3"/>
     <w:basedOn w:val="Heading3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2880"/>
         <w:tab w:val="left" w:pos="1584"/>
       </w:tabs>
       <w:ind w:left="1584" w:hanging="864"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body1">
+    <w:name w:val="Body1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0082218D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schedule4">
     <w:name w:val="Schedule 4"/>
     <w:basedOn w:val="Heading4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="3240"/>
         <w:tab w:val="left" w:pos="2707"/>
       </w:tabs>
       <w:ind w:left="2707" w:hanging="1123"/>
       <w:outlineLvl w:val="5"/>
-    </w:pPr>
-[...13 lines deleted...]
-      <w:outlineLvl w:val="6"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="864"/>
+        <w:tab w:val="num" w:pos="720"/>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body3">
+    <w:name w:val="Body3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0082218D"/>
+    <w:pPr>
+      <w:ind w:left="2160"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schedule6">
     <w:name w:val="Schedule 6"/>
     <w:basedOn w:val="Heading6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="3600"/>
       </w:tabs>
       <w:ind w:left="3168" w:hanging="461"/>
       <w:outlineLvl w:val="7"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="2160"/>
+        <w:tab w:val="left" w:pos="1584"/>
+      </w:tabs>
+      <w:ind w:left="1584" w:hanging="864"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body2">
+    <w:name w:val="Body2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0082218D"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Schedule7">
     <w:name w:val="Schedule 7"/>
     <w:basedOn w:val="Heading7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="3240"/>
       </w:tabs>
       <w:ind w:left="3168" w:hanging="461"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
@@ -19200,57 +18958,50 @@
       </w:tabs>
       <w:spacing w:before="20" w:after="0"/>
       <w:ind w:left="482"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="20" w:after="0"/>
       <w:ind w:left="601"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="TOC7"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1680"/>
         <w:tab w:val="right" w:pos="8505"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1440" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
@@ -19281,291 +19032,114 @@
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Heading1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="14" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:caps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SchedulePageTitle">
     <w:name w:val="Schedule Page Title"/>
     <w:basedOn w:val="ScheduleTitle"/>
     <w:next w:val="Schedule1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
-[...45 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber4">
     <w:name w:val="List Number 4"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="3240"/>
         <w:tab w:val="num" w:pos="2700"/>
       </w:tabs>
       <w:ind w:left="2707" w:hanging="1123"/>
       <w:outlineLvl w:val="4"/>
-    </w:pPr>
-[...56 lines deleted...]
-      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCLevel2">
     <w:name w:val="TOC Level 2"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Heading2"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCLevel1">
     <w:name w:val="TOC Level 1"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="TOCLevel2"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:caps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCLevel3">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCLevel4">
     <w:name w:val="TOC Level 4"/>
     <w:basedOn w:val="Heading4"/>
     <w:next w:val="Heading4"/>
-    <w:pPr>
-[...48 lines deleted...]
-    <w:next w:val="Schedule4"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LetterRefs2">
     <w:name w:val="LetterRefs2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1132"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="170" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="643"/>
         <w:tab w:val="num" w:pos="1800"/>
       </w:tabs>
       <w:ind w:left="1800" w:hanging="900"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PartyDetail">
     <w:name w:val="Party Detail"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
@@ -19629,50 +19203,64 @@
       <w:bCs/>
       <w:caps/>
       <w:snapToGrid w:val="0"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Backsheet3">
     <w:name w:val="Backsheet3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1094"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1584"/>
         <w:tab w:val="left" w:pos="2700"/>
         <w:tab w:val="left" w:pos="3150"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00222774"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalS">
     <w:name w:val="NormalS"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrtCounterPart">
     <w:name w:val="FrtCounterPart"/>
     <w:basedOn w:val="NormalS"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:spacing w:after="0"/>
       <w:ind w:left="2880"/>
@@ -19766,57 +19354,50 @@
     <w:next w:val="Schedule1"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubScheduleTitle">
     <w:name w:val="Sub Schedule Title"/>
     <w:basedOn w:val="ScheduleTitle"/>
     <w:next w:val="SubSchedulePageTitle"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubSchedule">
     <w:name w:val="Sub Schedule"/>
     <w:basedOn w:val="Schedule"/>
     <w:next w:val="SubScheduleTitle"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading1">
     <w:name w:val="Table Heading 1"/>
     <w:basedOn w:val="Heading1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1350"/>
       </w:tabs>
       <w:ind w:left="810"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Skip">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Person">
     <w:name w:val="Person"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="2160"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="LitCoverDetails">
     <w:name w:val="LitCoverDetails"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps/>
@@ -19893,50 +19474,77 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:rsid w:val="008B5CBA"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FF0000"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rPr>
       <w:position w:val="2"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header1">
+    <w:name w:val="Header_1"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="180" w:line="300" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefinitionLevel2">
+    <w:name w:val="Definition Level 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0082218D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="0011025D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="20"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00CA159F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
@@ -19949,140 +19557,99 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0082218D"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="00357D9D"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222774"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:semiHidden/>
     <w:rsid w:val="0082218D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body1">
-[...31 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body5">
     <w:name w:val="Body5"/>
     <w:basedOn w:val="Body4"/>
     <w:qFormat/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:ind w:left="3960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body6">
-[...16 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefinitionLevel1">
     <w:name w:val="Definition Level 1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
-[...10 lines deleted...]
-        <w:ilvl w:val="1"/>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefinitionLevel3">
     <w:name w:val="Definition Level 3"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefinitionLevel4">
     <w:name w:val="Definition Level 4"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
@@ -20115,61 +19682,50 @@
     <w:rsid w:val="0082218D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2Title">
     <w:name w:val="Heading 2 (Title)"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Heading2"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeadingCHR">
     <w:name w:val="Heading CHR"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
-      </w:numPr>
-[...9 lines deleted...]
-        <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Headings">
     <w:name w:val="Headings"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent1">
     <w:name w:val="Indent 1"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indent2">
     <w:name w:val="Indent 2"/>
     <w:basedOn w:val="Indent1"/>
@@ -20291,50 +19847,62 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ScheduleHeading">
     <w:name w:val="Schedule Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ScheduleLevel1">
     <w:name w:val="Schedule Level 1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A12B2D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ScheduleLevel2">
     <w:name w:val="Schedule Level 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ScheduleLevel3">
     <w:name w:val="Schedule Level 3"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0082218D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ScheduleLevel4">
     <w:name w:val="Schedule Level 4"/>
     <w:basedOn w:val="Normal"/>
@@ -20428,86 +19996,50 @@
     <w:link w:val="Subtitle"/>
     <w:rsid w:val="00222774"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleTitle11ptBoldAllcaps1">
     <w:name w:val="Style Title + 11 pt Bold All caps1"/>
     <w:basedOn w:val="Title"/>
     <w:semiHidden/>
     <w:rsid w:val="00222774"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:caps/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00222774"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:semiHidden/>
     <w:rsid w:val="00946D94"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StyleBold">
@@ -20542,55 +20074,80 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AddressContacts">
     <w:name w:val="Address Contacts"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008B5CBA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Address">
     <w:name w:val="Address"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008B5CBA"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footer1">
+    <w:name w:val="Footer_1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0007122A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="463667984">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="670255310">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20894,52 +20451,55 @@
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1912931623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item4.xml" Id="imanage.xml" /></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gbr01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fplus.lexis.com%2Fapi%2Fpermalink%2Fbacf0d41-880c-4f13-a968-2628d3fcfd4a%2F%3Fcontext%3D1001073%26federationidp%3DXZ5HZM54581&amp;data=05%7C02%7CWarren.Gordon%40cms-cmno.com%7C9a7cc47f1f204a41cf7908dee9871866%7C8ddab29711af4f76b704c18a1d2b702f%7C0%7C0%7C639204963667345713%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=TXT5Gd%2BOTVZ5JL1DR3sj8nMgAMNmdaz0yHvVMyNVbkc%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/overseas-entities-pg78/practice-guide-78-overseas-companies-and-limited-liability-partnerships" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/overseas-entities-pg78/practice-guide-78-overseas-companies-and-limited-liability-partnerships" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/overseas-entities-pg78/practice-guide-78-overseas-companies-and-limited-liability-partnerships" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21183,113 +20743,182 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXML/_rels/item4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps4.xml" Id="iManageProps" /></Relationships>
+</file>
+
+<file path=customXML/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<properties xmlns="http://www.imanage.com/work/xmlschema">
+  <documentid>UK!734141732.1</documentid>
+  <senderid>WAGU</senderid>
+  <senderemail>WARREN.GORDON@CMS-CMNO.COM</senderemail>
+  <lastmodified>2026-10-07T19:38:00.0000000+01:00</lastmodified>
+  <database>UK</database>
+</properties>
+</file>
+
+<file path=customXML/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C87BC7B-4995-450D-8F00-B9B4B8B8C5CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < p r o p e r t i e s   x m l n s = " h t t p : / / w w w . i m a n a g e . c o m / w o r k / x m l s c h e m a " > 
+ 
+     < d o c u m e n t i d > U K E U _ A O S H E A R M A N ! 1 3 0 0 0 7 4 0 0 9 5 6 . 1 < / d o c u m e n t i d > 
+ 
+     < s e n d e r i d > W I L L O U G E < / s e n d e r i d > 
+ 
+     < s e n d e r e m a i l > E M M A . W I L L O U G H B Y @ A L L E N O V E R Y . C O M < / s e n d e r e m a i l > 
+ 
+     < l a s t m o d i f i e d > 2 0 2 6 - 0 9 - 2 4 T 1 1 : 1 5 : 0 0 . 0 0 0 0 0 0 0 + 0 1 : 0 0 < / l a s t m o d i f i e d > 
+ 
+     < d a t a b a s e > U K E U _ A O S H E A R M A N < / d a t a b a s e > 
+ 
+ < / p r o p e r t i e s > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12A2D7DB-B3D3-4CCC-9D3C-DFDE2A6B207E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E822A1D7-22AA-4FD7-809B-B467E30205B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D5CE54-0555-48E8-86EC-7B468736AD7D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.imanage.com/work/xmlschema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>17410</Characters>
+  <Pages>10</Pages>
+  <Words>3234</Words>
+  <Characters>16660</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <PresentationFormat/>
-  <Lines>145</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>387</Lines>
+  <Paragraphs>218</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19690</CharactersWithSpaces>
+  <CharactersWithSpaces>19676</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <dc:creator/>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-[...2 lines deleted...]
-  <cp:version/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_42e67a54-274b-43d7-8098-b3ba5f50e576_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_42e67a54-274b-43d7-8098-b3ba5f50e576_SetDate">
+    <vt:lpwstr>2026-09-23T13:40:12Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_42e67a54-274b-43d7-8098-b3ba5f50e576_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_42e67a54-274b-43d7-8098-b3ba5f50e576_Name">
+    <vt:lpwstr>42e67a54-274b-43d7-8098-b3ba5f50e576</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_42e67a54-274b-43d7-8098-b3ba5f50e576_SiteId">
+    <vt:lpwstr>7f0b44d2-04f8-4672-bf5d-4676796468a3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_42e67a54-274b-43d7-8098-b3ba5f50e576_ActionId">
+    <vt:lpwstr>9adccd20-5f70-4ead-9d7c-3dd4a8cdb9bf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_42e67a54-274b-43d7-8098-b3ba5f50e576_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_42e67a54-274b-43d7-8098-b3ba5f50e576_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>